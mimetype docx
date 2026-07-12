--- v0 (2026-04-23)
+++ v1 (2026-07-12)
@@ -56,205 +56,162 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="591973"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F62E497" w14:textId="77777777" w:rsidR="00377C3B" w:rsidRPr="007F06A3" w:rsidRDefault="00377C3B" w:rsidP="00377C3B">
+    <w:p w14:paraId="39BEB86F" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F06A3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dotyczy projektu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE87AC1" w14:textId="6E269FFB" w:rsidR="00377C3B" w:rsidRPr="007F06A3" w:rsidRDefault="00377C3B" w:rsidP="00377C3B">
+    <w:p w14:paraId="64B658CF" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F06A3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Nazwa projektu: „Aktywizacja zawodowa osób bezrobotnych w powiecie średzkim (I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A7936">
+        <w:t>Nazwa projektu: „Aktywizacja zawodowa osób bezrobotnych oraz poszukujących pracy niepozostających w zatrudnieniu w powiecie średzkim (III)”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279D8E9" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="64BA085E" w14:textId="77777777" w:rsidR="00377C3B" w:rsidRDefault="00377C3B" w:rsidP="00377C3B">
+        <w:t>Priorytet:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 Fundusze Europejskie na rzecz rynku pracy i włączenia społecznego na Dolnym Śląsku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57834912" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F06A3">
-[...16 lines deleted...]
-    <w:p w14:paraId="4FDFD836" w14:textId="47109368" w:rsidR="00377C3B" w:rsidRPr="007F06A3" w:rsidRDefault="00377C3B" w:rsidP="00377C3B">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Działanie: 7.1 Projekty powiatowych urzędów pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62971CFD" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Działanie: 7.1 </w:t>
-[...48 lines deleted...]
-      </w:pPr>
+        <w:t>Typ: 7.1  A Projekty powiatowych urzędów pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4013DD" w14:textId="77777777" w:rsidR="00EA6E72" w:rsidRDefault="00EA6E72" w:rsidP="00EA6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="31B60C27" w14:textId="77777777" w:rsidR="00A77AC8" w:rsidRDefault="00A77AC8" w:rsidP="004A1BEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFCF55B" w14:textId="77777777" w:rsidR="00A77AC8" w:rsidRDefault="00A77AC8" w:rsidP="004A1BEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165D7EF3" w14:textId="77777777" w:rsidR="00A77AC8" w:rsidRDefault="00A77AC8" w:rsidP="004A1BEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
@@ -733,136 +690,139 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653E4B"/>
     <w:rsid w:val="00004D9F"/>
     <w:rsid w:val="00043165"/>
     <w:rsid w:val="000E526F"/>
     <w:rsid w:val="001771CD"/>
     <w:rsid w:val="001B7DB3"/>
     <w:rsid w:val="001C1B2A"/>
     <w:rsid w:val="001C26FB"/>
     <w:rsid w:val="001C5C42"/>
     <w:rsid w:val="001E1390"/>
     <w:rsid w:val="00202013"/>
     <w:rsid w:val="003003BB"/>
     <w:rsid w:val="00377C3B"/>
     <w:rsid w:val="003A09DC"/>
     <w:rsid w:val="003F5F69"/>
     <w:rsid w:val="0043418A"/>
     <w:rsid w:val="00457A5B"/>
     <w:rsid w:val="004A1BEE"/>
     <w:rsid w:val="004A7936"/>
     <w:rsid w:val="004D1758"/>
     <w:rsid w:val="004E3F6C"/>
     <w:rsid w:val="005109A1"/>
     <w:rsid w:val="005F5B78"/>
     <w:rsid w:val="00653E4B"/>
+    <w:rsid w:val="00663F29"/>
     <w:rsid w:val="00666284"/>
     <w:rsid w:val="006A36AA"/>
     <w:rsid w:val="006B7C0C"/>
     <w:rsid w:val="006C06A6"/>
     <w:rsid w:val="006C3665"/>
     <w:rsid w:val="00730B6A"/>
     <w:rsid w:val="007435E7"/>
     <w:rsid w:val="00755545"/>
     <w:rsid w:val="00824513"/>
     <w:rsid w:val="00863990"/>
     <w:rsid w:val="00896BF3"/>
     <w:rsid w:val="008D4E71"/>
     <w:rsid w:val="009062D7"/>
     <w:rsid w:val="00934B2F"/>
     <w:rsid w:val="009447D9"/>
     <w:rsid w:val="00987EF4"/>
     <w:rsid w:val="009B5E81"/>
     <w:rsid w:val="00A312E0"/>
     <w:rsid w:val="00A3470C"/>
     <w:rsid w:val="00A71D1D"/>
     <w:rsid w:val="00A77AC8"/>
     <w:rsid w:val="00AA73CF"/>
     <w:rsid w:val="00AF2FDA"/>
     <w:rsid w:val="00B946D1"/>
     <w:rsid w:val="00BB646E"/>
     <w:rsid w:val="00C43DE2"/>
     <w:rsid w:val="00C501E6"/>
     <w:rsid w:val="00C86F68"/>
     <w:rsid w:val="00C934B3"/>
     <w:rsid w:val="00CA6D14"/>
     <w:rsid w:val="00CC2D04"/>
     <w:rsid w:val="00D52A4E"/>
     <w:rsid w:val="00DC65AB"/>
     <w:rsid w:val="00DE0DC1"/>
     <w:rsid w:val="00E518E7"/>
     <w:rsid w:val="00E544E8"/>
+    <w:rsid w:val="00EA6E72"/>
     <w:rsid w:val="00EA7441"/>
     <w:rsid w:val="00F22FA3"/>
     <w:rsid w:val="00F339C0"/>
     <w:rsid w:val="00F51E31"/>
     <w:rsid w:val="00F70E5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1661,66 +1621,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>156</Words>
-  <Characters>938</Characters>
+  <Words>164</Words>
+  <Characters>989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1092</CharactersWithSpaces>
+  <CharactersWithSpaces>1151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GG</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>